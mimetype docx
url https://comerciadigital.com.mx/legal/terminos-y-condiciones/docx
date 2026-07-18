--- v0 (2026-06-02)
+++ v1 (2026-07-18)
@@ -1,87 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/jpeg" Extension="jpeg"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/bmp" Extension="bmp"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="image/svg+xml" Extension="svg"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">TÉRMINOS Y CONDICIONES GENERALES DE USO — COMERCIA DIGITAL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Última actualización:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 26 de mayo de 2026
+        <w:t xml:space="preserve"> 03 de junio de 2026
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Versión:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 1.0.1</w:t>
+        <w:t xml:space="preserve"> 1.0.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">El presente documento establece los </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Términos y Condiciones Generales</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (en adelante, los "Términos") que rigen el acceso y uso del sitio web </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">https://comerciadigital.com.mx/</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (en adelante, el "Sitio"), propiedad de </w:t>
       </w:r>
@@ -92,50 +91,72 @@
         </w:rPr>
         <w:t xml:space="preserve">REINPIA SAS de CV</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (en adelante, "REINPIA").</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Al navegar, acceder o utilizar cualquier función de este Sitio, usted (en adelante, el "Usuario") acepta de manera expresa, tácita e incondicional estar sujeto a estos Términos. Si no está de acuerdo con los mismos, deberá abstenerse de utilizar el Sitio de inmediato.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ComerCia Digital es una plataforma tecnológica de Software como Servicio (SaaS) que permite la creación de ecosistemas digitales (landing pages, tiendas de comercio electrónico, PWAs y portales B2B) mediante el uso de Inteligencia Artificial. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alcance geográfico:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> La contratación de los servicios se encuentra habilitada para </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">México, Argentina y países de Centroamérica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:t xml:space="preserve">El Usuario reconoce que el Sitio tiene fines informativos y de prospección comercial. La contratación de los servicios específicos de la plataforma se rige por un contrato de servicios independiente que requiere una firma digital específica.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">El simple acceso, navegación o utilización del Sitio (incluyendo el uso de formularios, WhatsApp u otros medios de contacto disponibles) atribuye la condición de Usuario e implica la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">aceptación tácita</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> de todas y cada una de las disposiciones incluidas en estos Términos.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -144,50 +165,80 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Todo el contenido alojado en el Sitio, incluyendo de manera enunciativa más no limitativa: textos, gráficos, logotipos, iconos, imágenes, clips de audio, descargas digitales, compilaciones de datos, arquitectura de software y algoritmos de Inteligencia Artificial, son propiedad exclusiva de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">REINPIA SAS de CV</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> o de sus proveedores de contenido, y están protegidos por las leyes de propiedad intelectual en México y tratados internacionales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
+        <w:t xml:space="preserve">Asimismo, el Usuario reconoce que REINPIA utiliza y/o integra tecnología propietaria denominada </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">KAKAO SYNC SYSTEM™</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, con </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Folio INDAUTOR 03-2026-060309262200-01</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (en adelante, la "Tecnología Propietaria"). La Tecnología Propietaria, incluyendo su diseño, metodología, flujos, configuraciones, prompts, modelos, agentes, conectores, integraciones, documentación técnica, mejoras y desarrollos derivados, es y seguirá siendo propiedad exclusiva de REINPIA o de quienes ésta autorice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Salvo autorización previa y por escrito de REINPIA, queda prohibido: (i) copiar, reproducir, distribuir, sublicenciar, arrendar, vender o explotar comercialmente la Tecnología Propietaria; (ii) realizar ingeniería inversa, descompilación, desmontaje o intentos de extracción de código, modelos, datasets, prompts, configuraciones o reglas; (iii) eliminar, ocultar o alterar avisos de propiedad intelectual, marcas, leyendas o metadatos; y (iv) crear obras derivadas que repliquen sustancialmente la Tecnología Propietaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:t xml:space="preserve">Queda estrictamente prohibida la reproducción, distribución, transmisión, modificación o cualquier uso no autorizado del contenido del Sitio sin el consentimiento previo y por escrito de REINPIA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">El Usuario se compromete a utilizar el Sitio conforme a la ley, la moral y el orden público. Queda prohibido:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Utilizar el Sitio para fines ilícitos o lesivos contra REINPIA o terceros.</w:t>
       </w:r>
@@ -211,50 +262,194 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Introducir virus, troyanos o cualquier código malicioso que pueda alterar el funcionamiento de la plataforma.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Utilizar de forma indebida el nombre de "ComerCia Digital" o "REINPIA" para realizar actividades fraudulentas o de spam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="200"/>
       </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4 BIS. USO ÉTICO DE IA (AEO), TRANSPARENCIA Y CONSENTIMIENTO INFORMADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orquestador autónomo de optimización (AEO):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> El Usuario reconoce y acepta que REINPIA podrá ofrecer funcionalidades basadas en Inteligencia Artificial que actúan como un </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">orquestador autónomo de optimización (AEO)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, orientado a mejorar la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">descubribilidad</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> del negocio del Usuario (por ejemplo, mediante recomendaciones de contenido, estructura, catálogo, metadatos, mensajes, segmentación, automatizaciones y/o sugerencias operativas dentro de la plataforma).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parámetros de transparencia:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> REINPIA procurará que las acciones automatizadas, recomendaciones o resultados generados por IA se presenten de forma comprensible y con indicaciones razonables sobre su finalidad (optimización/descubribilidad), sin garantizar resultados específicos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consentimiento informado del comerciante:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Cuando una función de IA requiera permisos, accesos o activaciones específicas (por ejemplo, conexión con canales, publicación automatizada, uso de datos para personalización, o ejecución de automatizaciones), su uso estará sujeto a la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">activación voluntaria (opt-in)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> y/o a las confirmaciones aplicables dentro del flujo de contratación/activación, constituyendo el </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">consentimiento informado</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> del Usuario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsabilidad del Usuario sobre decisiones comerciales:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> El Usuario entiende que las salidas de IA pueden contener errores u omisiones y que la implementación de recomendaciones, publicaciones y decisiones comerciales queda bajo su exclusiva responsabilidad. REINPIA no asume responsabilidad por pérdidas derivadas de la dependencia exclusiva de sugerencias automatizadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Limitaciones y no elusión:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> El Usuario se obliga a no utilizar las funciones de IA para infringir derechos de terceros, inducir a error a consumidores, realizar prácticas engañosas, suplantación, spam, manipulación o cualquier actividad ilícita. REINPIA podrá suspender o limitar el acceso a estas funciones cuando detecte o presuma un uso indebido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">REINPIA se toma en serio la protección de sus datos personales. El tratamiento de la información recabada a través del Sitio se rige por nuestro </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Aviso de Privacidad Integral</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, en cumplimiento con la Ley Federal de Protección de Datos Personales en Posesión de los Particulares (LFPDPPP).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Política de Cookies (LFPDPPP):</w:t>
       </w:r>
       <w:r>
@@ -384,50 +579,176 @@
       <w:r>
         <w:t xml:space="preserve">Cualquier cambio sustancial será notificado mediante un aviso en el Sitio con al menos 30 días naturales de anticipación a su entrada en vigor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Es responsabilidad del Usuario revisar periódicamente estos Términos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">El Sitio puede contener enlaces a sitios web de terceros (como procesadores de pago: Stripe o MercadoPago). REINPIA no ejerce control sobre dichos sitios ni asume responsabilidad alguna por su contenido, políticas de privacidad o prácticas. El acceso a dichos enlaces es bajo riesgo exclusivo del Usuario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8 BIS. PAGOS, MONEDA, TIPO DE CAMBIO E IMPUESTOS (ALCANCE INTERNACIONAL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moneda para precios internacionales:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Para contrataciones fuera de México, los precios podrán expresarse en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dólares de los Estados Unidos de América (USD)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tipo de cambio:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> El Usuario acepta que cualquier </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">fluctuación cambiaria</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en su moneda local </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">no modifica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> el monto pactado en USD ni genera ajustes, devoluciones o compensaciones a cargo de REINPIA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impuestos fuera de México:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Salvo que se indique expresamente por escrito, los </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">impuestos, contribuciones, retenciones, aranceles o cargos locales</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> aplicables </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">fuera de México</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">no están incluidos</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en el precio del SaaS y serán a cargo del Usuario, quien será el único responsable de su determinación, declaración y pago ante las autoridades correspondientes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Al interactuar con el Sitio o enviar correos electrónicos a REINPIA, el Usuario acepta recibir comunicaciones electrónicas de nuestra parte. El Usuario acepta que todos los avisos, acuerdos y otras comunicaciones que le enviemos electrónicamente satisfacen cualquier requisito legal de que dicha comunicación sea por escrito.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Para la interpretación, cumplimiento y ejecución de los presentes Términos, las partes acuerdan someterse a la legislación federal de los Estados Unidos Mexicanos y, en lo aplicable, a la legislación local, así como a la jurisdicción de los tribunales competentes en la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -513,87 +834,50 @@
       <w:r>
         <w:t xml:space="preserve"> Ciudad de México, México.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Este documento forma parte integrante del marco legal de ComerCia Digital.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
-</file>
-[...35 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
@@ -693,51 +977,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:displayBackgroundShape/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:val="15" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
@@ -844,97 +1128,57 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
-[...35 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>