--- v0 (2026-06-02)
+++ v1 (2026-07-18)
@@ -1,45 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/jpeg" Extension="jpeg"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/bmp" Extension="bmp"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="image/svg+xml" Extension="svg"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">POLÍTICA DE COOKIES – COMERCIA DIGITAL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -714,87 +713,50 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tecnología impulsada por Inteligencia Artificial para el comercio digital.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
-</file>
-[...35 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
@@ -894,51 +856,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:displayBackgroundShape/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:val="15" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
@@ -1045,97 +1007,57 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
-[...35 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>